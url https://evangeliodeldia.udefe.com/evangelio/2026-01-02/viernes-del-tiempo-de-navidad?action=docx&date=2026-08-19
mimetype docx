--- v0 (2026-08-17)
+++ v1 (2026-11-01)
@@ -338,51 +338,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«El hombre es el autor, el centro y el fin de toda la vida económica y social. El punto decisivo de la cuestión social estriba en que los bienes creados por Dios para todos lleguen de hecho a todos, según la justicia y con la ayuda de la caridad» (Catecismo de la Iglesia Católica, nº 2.459)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pedir al Señor que nos dé un corazón dócil y humilde.</w:t>
+        <w:t xml:space="preserve">No sentir envidia por el bien del otro. Alegrarme sinceramente por sus logros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>
     </w:p>