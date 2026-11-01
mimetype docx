--- v0 (2026-08-17)
+++ v1 (2026-11-01)
@@ -209,51 +209,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Segunda Lectura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lectura de la carta del apóstol san Pablo a los romanos (11, 33-36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">¡Qué inmensa y rica es la sabiduría y la ciencia de Dios! ¡Qué impenetrables son sus designios e incomprensibles sus caminos! ¿Quién ha conocido jamás el pensamiento del Señor o ha llegado a ser su consejero? ¿Quién ha podido darle algo primero, Agosto Vigésimo Primer Domingo del Tiempo Ordinario - Día del Señor Todo proviene de Dios para que Dios se lo tenga que pagar? En efecto, todo proviene de Dios, todo ha sido hecho por él y todo está orientado hacia él. A él la gloria por los siglos de los siglos. Amén.</w:t>
+        <w:t xml:space="preserve">¡Qué inmensa y rica es la sabiduría y la ciencia de Dios! ¡Qué impenetrables son sus designios e incomprensibles sus caminos! ¿Quién ha conocido jamás el pensamiento del Señor o ha llegado a ser su consejero? ¿Quién ha podido darle algo primero, para que Dios se lo tenga que pagar? En efecto, todo proviene de Dios, todo ha sido hecho por él y todo está orientado hacia él. A él la gloria por los siglos de los siglos. Amén.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra de Dios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te alabamos Señor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>