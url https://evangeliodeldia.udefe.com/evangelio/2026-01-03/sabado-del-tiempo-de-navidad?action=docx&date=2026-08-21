--- v0 (2026-08-17)
+++ v1 (2026-11-04)
@@ -338,60 +338,50 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«(...) La adoración del Dios único libera al hombre del repliegue sobre sí mismo, de la esclavitud del pecado y de la idolatría del mundo» (Catecismo de la Iglesia Católica, nº 2.097)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoy celebramos el Día del catequista. ¡Recemos especialmente por ellos! Oración por los catequistas</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">"Señor, te pedimos por los catequistas, para que sean instrumentos de tu amor. Que el Espíritu Santo los ilumine y guíe en su labor de enseñar tu Palabra y darte a conocer. Que su testimonio sea fiel y su entrega generosa, para que muchos puedan encontrar en ellos el camino hacia ti". Amén</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>