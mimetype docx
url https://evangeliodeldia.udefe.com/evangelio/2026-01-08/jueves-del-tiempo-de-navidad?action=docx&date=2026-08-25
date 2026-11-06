--- v0 (2026-08-18)
+++ v1 (2026-11-06)
@@ -338,51 +338,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«La verdad como rectitud de la acción y de la palabra humana, tiene por nombre veracidad, sinceridad o franqueza. La verdad o veracidad es la virtud que consiste en mostrarse veraz en los propios actos y en decir verdad en sus palabras, evitando la duplicidad, la simulación y la hipocresía» (Catecismo de la Iglesia Católica, nº 2.468)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ser mirada que consuela en medio de los conflictos.</w:t>
+        <w:t xml:space="preserve">Trabajar en lo que necesito cambiar de mi corazón. Dejar atrás aquello que me impide amar como Jesús.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>
     </w:p>