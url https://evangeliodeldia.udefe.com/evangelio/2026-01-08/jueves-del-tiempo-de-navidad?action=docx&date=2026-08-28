--- v0 (2026-08-17)
+++ v1 (2026-11-06)
@@ -24,51 +24,51 @@
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Viernes de la XXI semana del Tiempo ordinario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viernes 28 de agosto de 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">«El Reino de los cielos es semejante a diez jóvenes, que tomando sus lámparas…»</w:t>
+        <w:t xml:space="preserve">«Que llega el esposo, salid a recibirlo!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viernes de la XXI semana del Tiempo ordinario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORACIÓN PREPARATORIA</w:t>
       </w:r>
     </w:p>
@@ -113,190 +113,240 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LECTURAS DE HOY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Primera Lectura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lectura de la primera carta del apóstol san Pablo a los corintios (1, 17-25)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Hermanos: No me envió Cristo a bautizar, sino a predicar el Evangelio, y eso, no con sabiduría de palabras, para no hacer ineficaz la cruz de Cristo. En efecto, la predicación de la cruz es una locura para los que van por el camino de la perdición; en cambio, para los que van por el camino de la salvación, para nosotros, es fuerza de Dios. Por eso dice la Escritura: Anularé la sabiduría de los sabios e inutilizaré la inteligencia de los inteligentes. ¿Acaso hay entre ustedes algún sabio, algún erudito, algún filósofo? ¿Acaso no ha demostrado Dios que tiene por locura la sabiduría de este Memoria de san Agustín, obispo y doctor de la Iglesia ¿Eres previsor o descuidado? Agosto El Señor esté con ustedes. Y con tu espíritu. Levantemos el corazón. Lo tenemos levantado hacia el Señor. Demos gracias al Señor, nuestro Dios. Es justo y necesario. En verdad es justo y necesario, es nuestro deber y salvación darte gracias siempre y en todo lugar, Señor, Padre santo, Dios todopoderoso y eterno, por Cristo, Señor nuestro. Porque de tal modo concedes a tu Iglesia la alegría de celebrar hoy la festividad de san Agustín, que la fortaleces con el ejemplo de su vida piadosa, la instruyes con la predicación de su palabra y la proteges con su intercesión. Por eso, unidos a la multitud de los ángeles y de los santos, te aclamamos llenos de alegría: Santo, Santo, Santo...</w:t>
+        <w:t xml:space="preserve">1 Corintios 1, 17-25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hermanos: No me envió Cristo a bautizar, sino a predicar el Evangelio, y eso, no con sabiduría de palabras, para no hacer ineficaz la cruz de Cristo. En efecto, la predicación de la cruz es una locura para los que van por el camino de la perdición; en cambio, para los que van por el camino de la salvación, para nosotros, es fuerza de Dios. Por eso dice la Escritura: Anularé la sabiduría de los sabios e inutilizaré la inteligencia de los inteligentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Acaso hay entre ustedes algún sabio, algún erudito, algún filósofo? ¿Acaso no ha demostrado Dios que tiene por locura la sabiduría de este mundo? En efecto, puesto que mediante su propia sabiduría, el mundo no reconoció a Dios en las obras de su divina sabiduría, quiso Dios salvar a los creyentes mediante la predicación de la locura del Evangelio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por su parte, los judíos exigen señales milagrosas y los paganos piden sabiduría. Pero nosotros predicamos a Cristo crucificado, que es escándalo para los judíos y locura para los paganos; en cambio, para los llamados, sean judíos o paganos, Cristo es la fuerza y la sabiduría de Dios. Porque la locura de Dios es más sabia que la sabiduría de los hombres y la debilidad de Dios es más fuerte que la fuerza de los hombres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra de Dios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te alabamos Señor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salmo Responsorial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salmo 32</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">R/. El amor del Señor llena la tierra.</w:t>
+        <w:t xml:space="preserve">Salmo 32, 1-2. 4-5. 10ab y 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R/. (5b) El amor del Señor llena la tierra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aclamación antes del Evangelio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya, Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velen y oren, para que puedan presentarse sin temor ante el Hijo del hombre.</w:t>
+        <w:t xml:space="preserve">Velen y oren,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EVANGELIO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">† Del santo Evangelio según san Mateo (25, 1-13)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">En aquel tiempo, Jesús dijo a sus discípulos esta parábola: “El Reino de los cielos es semejante a diez jóvenes, que tomando sus lámparas, salieron al encuentro del esposo. Cinco de ellas eran descuidadas y cinco, previsoras. Las descuidadas llevaron sus lámparas, pero no llevaron aceite para llenarlas de nuevo; las previsoras, en cambio, llevaron cada una un frasco de aceite junto con su lámpara. Como el esposo tardaba, les entró sueño a todas y se durmieron. A medianoche se oyó un grito: ‘¡Ya viene el esposo! ¡Salgan a su encuentro!’ Se levantaron mundo? En efecto, puesto que mediante su propia sabiduría, el mundo no reconoció a Dios en las obras de su divina sabiduría, quiso Dios salvar a los creyentes mediante la predicación de la locura del Evangelio. Por su parte, los judíos exigen señales milagrosas y los paganos piden sabiduría. Pero nosotros predicamos a Cristo crucificado, que es escándalo para los judíos y locura para los paganos; en cambio, para los llamados, sean judíos o paganos, Cristo es la fuerza y la sabiduría de Dios. Porque la locura de Dios es más sabia que la sabiduría de los hombres y la debilidad de Dios es más fuerte que la fuerza de los hombres. Palabra de Dios. Te alabamos, Señor. Salmo Responsorial Salmo 32 El amor del Señor llena la tierra. Que los justos aclamen al Señor; es propio de los justos alabarlo. Demos gracias a Dios al son del arpa, que la lira acompañe nuestros cantos. El amor del Señor llena la tierra. Sincera es la palabra del Señor y todas sus acciones son leales. El ama la justicia y el derecho, la tierra llena está de sus bondades. El amor del Señor llena la tierra.</w:t>
+        <w:t xml:space="preserve">† Del santo Evangelio según Mateo 25, 1-13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En aquel tiempo, Jesús dijo a sus discípulos esta parábola: “El Reino de los cielos es semejante a diez jóvenes, que tomando sus lámparas, salieron al encuentro del esposo. Cinco de ellas eran descuidadas y cinco, previsoras. Las descuidadas llevaron sus lámparas, pero no llevaron aceite para llenarlas de nuevo; las previsoras, en cambio, llevaron cada una un frasco de aceite junto con su lámpara. Como el esposo tardaba, les entró sueño a todas y se durmieron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A medianoche se oyó un grito: ‘¡Ya viene el esposo! ¡Salgan a su encuentro!’ Se levantaron entonces todas aquellas jóvenes y se pusieron a preparar sus lámparas, y las descuidadas dijeron a las previsoras: ‘Dennos un poco de su aceite, porque nuestras lámparas se están apagando’. Las previsoras les contestaron: ‘No, porque no va a alcanzar para ustedes y para nosotras. Vayan mejor a donde lo venden y cómprenlo’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mientras aquéllas iban a comprarlo, llegó el esposo, y las que estaban listas entraron con él al banquete de bodas y se cerró la puerta. Más tarde llegaron las otras jóvenes y dijeron: ‘Señor, señor, ábrenos’. Pero él les respondió: ‘Yo les aseguro que no las conozco’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estén pues, preparados, porque no saben ni el día ni la hora’’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra del Señor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gloria a ti, Señor Jesús</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>