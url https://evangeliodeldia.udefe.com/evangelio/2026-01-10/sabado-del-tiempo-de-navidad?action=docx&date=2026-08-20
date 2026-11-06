--- v0 (2026-08-17)
+++ v1 (2026-11-06)
@@ -24,51 +24,51 @@
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Jueves de la XX semana del Tiempo ordinario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jueves 20 de agosto de 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">«El Reino de los cielos es semejante a un rey que preparó un banquete de bodas para su hijo…»</w:t>
+        <w:t xml:space="preserve">«A todos los que encontréis, llamadlos a la boda»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jueves de la XX semana del Tiempo ordinario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORACIÓN PREPARATORIA</w:t>
       </w:r>
     </w:p>
@@ -113,190 +113,260 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LECTURAS DE HOY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Primera Lectura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lectura del libro del profeta Ezequiel (36, 23-28)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Esto dice el Señor: “Yo mismo mostraré la santidad de mi nombre excelso, profanado entre las naciones, profanado por ustedes en medio de ellas, y reconocerán que yo soy el Señor, cuando por medio de ustedes les haga ver mi santidad. Los sacaré de entre las naciones, los reuniré de todos los países y los llevaré a su tierra. Los rociaré con agua pura y quedarán purificados; los purificaré de todas sus inmundicias e idolatrías. Les daré un corazón nuevo y les infundiré un espíritu nuevo; arrancaré de ustedes el corazón de piedra y les daré un corazón de carne. Les infundiré mi espíritu y los haré vivir según mis preceptos, y guardar y cumplir mis mandamientos. Habitarán en la tierra que di a sus padres; ustedes serán mi pueblo y yo seré su Dios”.</w:t>
+        <w:t xml:space="preserve">Ezequiel 36, 23-28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto dice el Señor: “Yo mismo mostraré la santidad de mi nombre excelso, profanado entre las naciones, profanado por ustedes en medio de ellas, y reconocerán que yo soy el Señor, cuando por medio de ustedes les haga ver mi santidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los sacaré de entre las naciones, los reuniré de todos los países y los llevaré a su tierra. Los rociaré con agua pura y quedarán purificados; los purificaré de todas sus inmundicias e idolatrías.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les daré un corazón nuevo y les infundiré un espíritu nuevo; arrancaré de ustedes el corazón de piedra y les daré un corazón de carne. Les infundiré mi espíritu y los haré vivir según mis preceptos, y guardar y cumplir mis mandamientos. Habitarán en la tierra que di a sus padres; ustedes serán mi pueblo y yo seré su Dios’’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra de Dios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te alabamos Señor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salmo Responsorial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salmo 50</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">R/. Crea en mí, Señor, un corazón puro.</w:t>
+        <w:t xml:space="preserve">Salmo 50, 12-13. 14-15. 18-19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R/. (12a) Crea en mí, Señor, un corazón puro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aclamación antes del Evangelio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya, Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hagámosle caso al Señor, que nos dice: “No endurezcan su corazón”.</w:t>
+        <w:t xml:space="preserve">Hagámosle caso al Señor, que nos dice:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EVANGELIO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">† Del santo Evangelio según san Mateo (22, 1-14)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">En aquel tiempo, volvió Jesús a hablar en parábolas a los sumos sacerdotes y a los ancianos del pueblo, diciendo: “El Reino de los cielos es semejante a un rey que preparó un banquete de bodas para su hijo. Mandó a sus criados que llamaran a los invitados, pero éstos no quisieron ir. Envió de nuevo a otros criados que les dijeran: ‘Tengo preparado el banquete; he hecho matar mis terneras y los otros animales gordos; todo está listo. Vengan a la boda’. Pero los invitados no hicieron caso. Uno se fue a su campo, otro a su negocio y los demás se les echaron encima a los criados, los insultaron y los mataron. Entonces el rey se llenó de cólera y mandó sus tropas, que dieron muerte a aquellos asesinos y prendieron fuego a la ciudad. Luego les dijo a sus criados: ‘La boda está preparada; pero los que habían sido invitados no fueron dignos. Salgan, pues, a los cruces de los Agosto Memoria de san Bernardo, abad y doctor de la Iglesia Ama a tu prójimo como a ti mismo caminos y conviden al banquete de bodas a todos los que encuentren’. Los criados salieron a los caminos y reunieron a todos los que encontraron, malos y buenos, y la sala del banquete se llenó de convidados. Cuando el rey entró a saludar a los convidados, vio entre ellos a un hombre que no iba vestido con traje de fiesta y le preguntó: ‘Amigo, ¿cómo has entrado aquí sin traje de fiesta?’ Aquel hombre se quedó callado. Entonces el rey dijo a los criados: ‘Atenlo de pies y manos y arrójenlo fuera, a las tinieblas. Allí será el llanto y la desesperación’. Porque muchos son los llamados y pocos los escogidos”.</w:t>
+        <w:t xml:space="preserve">† Del santo Evangelio según Mateo 22, 1-14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En aquel tiempo, volvió Jesús a hablar en parábolas a los sumos sacerdotes y a los ancianos del pueblo, diciendo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“El Reino de los cielos es semejante a un rey que preparó un banquete de bodas para su hijo. Mandó a sus criados que llamaran a los invitados, pero éstos no quisieron ir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Envió de nuevo a otros criados que les dijeran: ‘Tengo preparado el banquete; he hecho matar mis terneras y los otros animales gordos; todo está listo. Vengan a la boda’. Pero los invitados no hicieron caso. Uno se fue a su campo, otro a su negocio y los demás se les echaron encima a los criados, los insultaron y los mataron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entonces el rey se llenó de cólera y mandó sus tropas, que dieron muerte a aquellos asesinos y prendieron fuego a la ciudad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luego les dijo a sus criados: ‘La boda está preparada; pero los que habían sido invitados no fueron dignos. Salgan, pues, a los cruces de los caminos y conviden al banquete de bodas a todos los que encuentren’. Los criados salieron a los caminos y reunieron a todos los que encontraron, malos y buenos, y la sala del banquete se llenó de convidados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el rey entró a saludar a los convidados, vio entre ellos a un hombre que no iba vestido con traje de fiesta y le preguntó: ‘Amigo, ¿cómo has entrado aquí sin traje de fiesta?’ Aquel hombre se quedó callado. Entonces el rey dijo a los criados: ‘Átenlo de pies y manos y arrójenlo fuera, a las tinieblas. Allí será el llanto y la desesperación’. Porque muchos son los llamados y pocos los escogidos”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra del Señor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gloria a ti, Señor Jesús</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>