--- v0 (2026-08-17)
+++ v1 (2026-11-04)
@@ -252,51 +252,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EVANGELIO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">† Del santo Evangelio según san Mateo (23, 1-12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En aquel tiempo, Jesús dijo a las multitudes y a sus discípulos: “En la cátedra de Moisés se han sentado los escribas y fariseos. Hagan, pues, todo lo que les digan, pero no imiten sus obras, porque dicen una cosa y hacen otra. Hacen fardos muy pesados y difíciles de llevar y los echan sobre las espaldas de los hombres, pero ellos ni con el dedo los quieren mover. Agosto El guía de ustedes es solamente Cristo Todo lo hacen para que los vea la gente. Ensanchan las filacterias y las franjas del manto; les agrada ocupar los primeros lugares en los banquetes y los asientos de honor en las sinagogas; les gusta que los saluden en las plazas y que la gente los llame ‘maestros’. Ustedes, en cambio, no dejen que los llamen ‘maestros’, porque no tienen más que un Maestro y todos ustedes son hermanos. A ningún hombre sobre la tierra lo llamen ‘padre’, porque el Padre de ustedes es sólo el Padre celestial. No se dejen llamar ‘guías’, porque el guía de ustedes es solamente Cristo. Que el mayor de entre ustedes sea su servidor, porque el que se enaltece será humillado y el que se humilla será enaltecido”.</w:t>
+        <w:t xml:space="preserve">En aquel tiempo, Jesús dijo a las multitudes y a sus discípulos: “En la cátedra de Moisés se han sentado los escribas y fariseos. Hagan, pues, todo lo que les digan, pero no imiten sus obras, porque dicen una cosa y hacen otra. Hacen fardos muy pesados y difíciles de llevar y los echan sobre las espaldas de los hombres, pero ellos ni con el dedo los quieren mover. Todo lo hacen para que los vea la gente. Ensanchan las filacterias y las franjas del manto; les agrada ocupar los primeros lugares en los banquetes y los asientos de honor en las sinagogas; les gusta que los saluden en las plazas y que la gente los llame ‘maestros’. Ustedes, en cambio, no dejen que los llamen ‘maestros’, porque no tienen más que un Maestro y todos ustedes son hermanos. A ningún hombre sobre la tierra lo llamen ‘padre’, porque el Padre de ustedes es sólo el Padre celestial. No se dejen llamar ‘guías’, porque el guía de ustedes es solamente Cristo. Que el mayor de entre ustedes sea su servidor, porque el que se enaltece será humillado y el que se humilla será enaltecido”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra del Señor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gloria a ti, Señor Jesús</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>