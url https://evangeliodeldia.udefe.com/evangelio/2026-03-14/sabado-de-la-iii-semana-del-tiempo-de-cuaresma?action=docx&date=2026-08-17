--- v0 (2026-08-16)
+++ v1 (2026-10-30)
@@ -24,51 +24,51 @@
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Lunes de la XX semana del Tiempo ordinario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lunes 17 de agosto de 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Maestro, ¿qué cosas buenas tengo que hacer para conseguir la vida eterna?»</w:t>
+        <w:t xml:space="preserve">«Tendrás un tesoro en los Cielos»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lunes de la XX semana del Tiempo ordinario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORACIÓN PREPARATORIA</w:t>
       </w:r>
     </w:p>
@@ -113,180 +113,230 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LECTURAS DE HOY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Primera Lectura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lectura del libro del profeta Ezequiel (24, 15-24)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">El Señor me habló y me dijo: “Hijo de hombre, voy a arrebatarte repentinamente a tu esposa, que es el encanto de tus ojos; pero no llores ni hagas duelo ni derrames lágrimas; aflígete en silencio, sin hacer duelo; ponte el turbante y las sandalias; no te cubras la cara ni comas comida de duelo”. Por la mañana estuve hablando a la gente y por la tarde murió mi esposa. A la mañana siguiente hice lo que el Señor me había mandado. Entonces me preguntó la gente: “¿Quieres explicarnos lo que estás haciendo?” Yo les respondí: “El Señor me ha dicho: ‘Dile a la casa de Israel que el Señor dice esto: Voy a profanar mi santuario, que es la causa del orgullo de ustedes, el encanto de sus ojos y el amor de su corazón. Sus hijos e hijas morirán a espada. Entonces harán lo que Ezequiel ha hecho: no se cubrirán la cara ni comerán comida de duelo; seguirán con el turbante en la cabeza y las sandalias en los pies; no llorarán ni harán duelo; se consumirán por su culpa y se lamentarán unos con otros. Ezequiel les servirá de ejemplo; ustedes harán lo mismo que él ha hecho. Y cuando esto suceda, sabrán que yo soy el Señor Dios’ ”.</w:t>
+        <w:t xml:space="preserve">Ezequiel 24, 15-24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Señor me habló y me dijo: “Hijo de hombre, voy a arrebatarte repentinamente a tu esposa, que es el encanto de tus ojos; pero no llores ni hagas duelo ni derrames lágrimas; aflígete en silencio, sin hacer duelo; ponte el turbante y las sandalias; no te cubras la cara ni comas comida de duelo”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la mañana estuve hablando a la gente y por la tarde murió mi esposa. A la mañana siguiente hice lo que el Señor me había mandado. Entonces me preguntó la gente: “¿Quieres explicarnos lo que estás haciendo?” Yo les respondí: “El Señor me ha dicho: ‘Dile a la casa de Israel que el Señor dice esto: Voy a profanar mi santuario, que es la causa del orgullo de ustedes, el encanto de sus ojos y el amor de su corazón. Sus hijos e hijas morirán a espada. Entonces harán lo que Ezequiel ha hecho: no se cubrirán la cara ni comerán comida de duelo; seguirán con el turbante en la cabeza y las sandalias en los pies; no llorarán ni harán duelo; se consumirán por su culpa y se lamentarán unos con otros. Ezequiel les servirá de ejemplo; ustedes harán lo mismo que él ha hecho. Y cuando esto suceda, sabrán que yo soy el Señor Dios’ ”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra de Dios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Palabra de Dios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Te alabamos Señor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salmo Responsorial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">R/. Salmo Responsorial Deuteronomio 32 Abandonaron a Dios, que les dio la vida.</w:t>
+        <w:t xml:space="preserve">Deuteronomio 32, 18-19. 20. 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R/. (cf. 18a) Abandonaron a Dios, que les dio la vida</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aclamación antes del Evangelio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya, Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dichosos los pobres de espíritu, porque de ellos es el Reino de los cielos.</w:t>
+        <w:t xml:space="preserve">Dichosos los pobres de espíritu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EVANGELIO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">† Del santo Evangelio según san Mateo (19, 16-22)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">En aquel tiempo, se acercó a Jesús un joven y le preguntó: “Maestro, ¿qué cosas buenas tengo que hacer para conseguir la vida eterna?” Le respondió Jesús: “¿Por qué me preguntas a mí acerca de lo bueno? Uno solo es el bueno: Dios. Pero, si quieres entrar en la vida, cumple los mandamientos”. El replicó: “¿Cuáles?” Jesús le dijo: No matarás, no cometerás adulterio, no robarás, no levantarás falso testimonio, honra a tu padre y a tu madre, ama a tu prójimo como a ti mismo. Le dijo entonces el joven: “Todo eso lo he cumplido desde mi niñez, ¿qué más me falta?” Jesús le dijo: “Si quieres ser perfecto, ve a vender todo lo que tienes, dales el dinero a los pobres, y tendrás un tesoro en el cielo; luego ven y sígueme”. Al oír estas palabras, el joven se fue entristecido, porque era muy rico.</w:t>
+        <w:t xml:space="preserve">† Del santo Evangelio según Mateo 19, 16-22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En aquel tiempo, se acercó a Jesús un joven y le preguntó: “Maestro, ¿qué cosas buenas tengo que hacer para conseguir la vida eterna?” Le respondió Jesús: “¿Por qué me preguntas a mí acerca de lo bueno? Uno solo es el bueno: Dios. Pero, si quieres entrar en la vida, cumple los mandamientos”. El replicó: “¿Cuáles?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesús le dijo: No matarás, no cometerás adulterio, no robarás, no levantarás falso testimonio, honra a tu padre y a tu madre, ama a tu prójimo como a ti mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le dijo entonces el joven: “Todo eso lo he cumplido desde mi niñez, ¿qué más me falta?” Jesús le dijo: “Si quieres ser perfecto, ve a vender todo lo que tienes, dales el dinero a los pobres, y tendrás un tesoro en el cielo; luego ven y sígueme”. Al oír estas palabras, el joven se fue entristecido, porque era muy rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra del Señor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gloria a ti, Señor Jesús</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
@@ -329,60 +379,50 @@
         </w:rPr>
         <w:t xml:space="preserve">«‘Maestro, ¿qué he de hacer yo de bueno para conseguir la vida eterna?’. Al joven que le hace esta pregunta, Jesús responde primero invocando la necesidad de reconocer a Dios como (…) el Bien por excelencia (…). Luego Jesús le declara: ‘Si quieres entrar en la vida, guarda los mandamientos’ (…). Finalmente, Jesús resume estos mandamientos de una manera positiva: ‘Amarás a tu prójimo como a ti mismo’» (Catecismo de la Iglesia Católica, nº 2.052)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bendecir la vida de cada niño, orar por su crecimiento, acompañar sus procesos, y sembrar esperanza en sus caminos.</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">¡Feliz Día del Niño!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>
     </w:p>