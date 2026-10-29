--- v0 (2026-08-15)
+++ v1 (2026-10-29)
@@ -371,51 +371,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La fiesta de hoy es una de las más populares y consoladoras de las que la Iglesia dedica a la Virgen María, que aparece como modelo de lo que es y espera ser toda la comunidad cristiana. Es una fiesta que, el hemisferio norte, nos alegra el verano y constituye en muchas poblaciones la "fiesta mayor", dándoles la ocasión de una entrañable celebración humana y cristiana. Es una buena noticia y una fiesta "contagiosa" de esperanza para la Iglesia: más aún, para toda la humanidad. La solemnidad de la Asunción tiene también una misa vespertina de vigilia, pero aquí consideramos sólo la misa del día con sus textos de oración y de lectura bíblica, que nos parecen más apropiados. Apocalipsis 11,19a; 12,1.3-6a.l0ab. Una mujer vestida de sol, la luna por pedestal En la batalla entablada entre el bien y el mal, tal como la cuenta con su lenguaje simbólico el Apocalipsis, hoy leemos la aparición de "una figura portentosa en el cielo: una mujer vestida del sol... encinta, le llegó la hora y gritaba entre los espasmos del parto". Contra ella surge "un enorme dragón rojo... enfrente de la mujer que iba a dar a luz". Pero la victoria es de Dios: "dio a luz un varón y lo llevaron junto al trono de Dios, y se oyó una gran voz: ya llega la victoria y el reino de nuestro Dios y el mando de su Mesías". El salmo resalta también la figura de una mujer, presente en el triunfo de Dios: "de pie a tu derecha está la reina, enjoyada con oro". A esta mujer "la traen entre alegría y algazara" al palacio del Rey. 1 Corintios 15,20-27a. Primero Cristo, como primicia; después todos los que son de Cristo En el capítulo que dedica al tema de la resurrección de los muertos, Pablo transmite a los cristianos de Corinto su convicción de que nuestra resurrección es lógica consecuencia de la de Cristo. "Cristo ha resucitado como primicia de todos los que han muerto", como el segundo y definitivo Adán. Como del primero nos vino la muerte, del segundo todos esperamos vida. Después de Cristo, que es la primicia, resucitarán los cristianos, y esto será un proceso continuado, hasta que Cristo "devuelva a Dios Padre su reino, una vez aniquilado todo principado, poder y fuerza". Porque "Dios ha sometido todo bajo sus pies". Pablo no nombra a la Virgen María como partícipe de esa resurrección a la vida. Pero en la fiesta de hoy lo que celebramos es precisamente que ella fue la primera después de su Hijo en experimentar esta victoria total contra la muerte, también corporalmente. Lucas 1, 39-56. El Poderoso ha hecho obras grandes por mí; enaltece a los humildes El Magníficat, el himno de alabanza a Dios que Lucas pone en labios de María de Nazaret, es un canto "pascual" que agradece a Dios que sabe enaltecer a los humildes. Como ha resucitado a Cristo Jesús de entre los muertos, así Dios protege al pueblo elegido y, también, ha hecho maravillas en la Madre del Mesías. Después de oír la alabanza de su prima Isabel: "dichosa tú que has creído, porque lo que te ha dicho el Señor se cumplirá", María prorrumpe en el cántico que tantas veces proclama la comunidad cristiana ya durante dos mil años. Ella sí que puede decir: "ha hecho obras grandes por mí: su nombre es santo", porque "ha mirado la humillación de su esclava" (sería mejor traducir, como hace la versión catalana, "la pequenez de su sierva"). María alaba a Dios por el estilo con que lleva la historia: "derriba del trono a los poderosos y enaltece a los humildes".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Encomendemos nuestra vida la la Virgen María.</w:t>
+        <w:t xml:space="preserve">Poner nuestra vida en manos de María. Confiar en su intercesión y dejar que nos acerque cada día más a Jesús.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>
     </w:p>