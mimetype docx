--- v0 (2026-08-15)
+++ v1 (2026-10-14)
@@ -338,51 +338,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«Por el libre arbitrio, cada uno dispone de sí. La libertad es en el hombre una fuerza de crecimiento y de maduración en la verdad y la bondad. La libertad alcanza su perfección cuando está ordenada a Dios, nuestra bienaventuranza» (Catecismo de la Iglesia Católica, nº 1.731)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rezar con constancia por quienes se alejaron de la fe.</w:t>
+        <w:t xml:space="preserve">No dejar pasar una oportunidad para hacer el bien. Que nuestro corazón esté siempre dispuesto a ayudar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>
     </w:p>