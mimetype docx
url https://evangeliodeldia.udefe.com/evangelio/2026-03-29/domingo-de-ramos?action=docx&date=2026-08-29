--- v0 (2026-08-16)
+++ v1 (2026-10-29)
@@ -113,253 +113,270 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LECTURAS DE HOY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Primera Lectura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lectura de la primera carta del apóstol san Pablo a los corintios (1, 26-31)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Hermanos: Consideren que entre ustedes, los que han sido llamados por Dios, no hay muchos sabios, ni muchos poderosos, ni muchos nobles, según los criterios humanos. Pues Dios ha elegido a los ignorantes de este mundo, para humillar a los sabios; a los débiles del mundo, para avergonzar a los fuertes; a los insignificantes y despreciados del mundo, es decir, a los que no valen nada, para reducir a la nada a los que valen; de manera que nadie pueda presumir delante de Dios. En efecto, por obra de Dios, “Juan era un hombre recto y santo” Agosto Dios todopoderoso y eterno, por Cristo, Señor nuestro. Porque en la persona de su Precursor, Juan el Bautista, alabamos tu magnificencia, ya que lo consagraste con el más grande honor entre todos los nacidos de mujer. Al que fuera, en su nacimiento, ocasión de gran júbilo, y aun antes de nacer saltara de gozo ante la llegada de la salvación humana, le fue dado, sólo a él entre todos los profetas, presentar al Cordero que quita el pecado del mundo. Y en favor de quienes habrían de ser santificados, lavó en agua viva al mismo autor del bautismo, y mereció ofrecerle el supremo testimonio de su sangre. Por eso, unidos a los ángeles, te alabamos continuamente en la tierra, proclamando tu grandeza sin cesar: Santo, Santo, Santo...</w:t>
+        <w:t xml:space="preserve">1 Corintios 1, 26-31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hermanos: Consideren que entre ustedes, los que han sido llamados por Dios, no hay muchos sabios, ni muchos poderosos, ni muchos nobles, según los criterios humanos. Pues Dios ha elegido a los ignorantes de este mundo, para humillar a los sabios; a los débiles del mundo, para avergonzar a los fuertes; a los insignificantes y despreciados del mundo, es decir, a los que no valen nada, para reducir a la nada a los que valen; de manera que nadie pueda presumir delante de Dios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En efecto, por obra de Dios, ustedes están injertados en Cristo Jesús, a quien Dios hizo nuestra sabiduría, nuestra justicia, nuestra santificación y nuestra redención. Por lo tanto, como dice la Escritura: El que se gloría, que se gloríe en el Señor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra de Dios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te alabamos Señor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salmo Responsorial</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salmo 32</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">R/. En el Señor está nuestra esperanza.</w:t>
+        <w:t xml:space="preserve">Salmo 32, 12-13. 18-19. 20-21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R/. (cf. 12b) En el Señor está nuestra esperanza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aclamación antes del Evangelio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya, Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dichosos los perseguidos por causa de la justicia, porque de ellos es el Reino de los cielos, dice el Señor.</w:t>
+        <w:t xml:space="preserve">Dichosos los perseguidos por causa de la justicia,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Aleluya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EVANGELIO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">† Del santo Evangelio según san Marcos (6, 17-29)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">En aquel tiempo, Herodes había mandado apresar a Juan el Bautista y lo había metido y encadenado en la cárcel. Herodes se había casado con Herodías, esposa de su hermano Filipo, y Juan le decía: “No te está permitido tener por mujer a la esposa de tu hermano”. Por eso Herodes lo mandó encarcelar. Herodías sentía por ello gran</w:t>
+        <w:t xml:space="preserve">† Del santo Evangelio según Marcus 6, 17-29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En aquel tiempo, Herodes había mandado apresar a Juan el Bautista y lo había metido y encadenado en la cárcel. Herodes se había casado con Herodías, esposa de su hermano Filipo, y Juan le decía: “No te está permitido tener por mujer a la esposa de tu hermano”. Por eso Herodes lo mandó encarcelar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herodías sentía por ello gran rencor contra Juan y quería quitarle la vida, pero no sabía cómo, porque Herodes miraba con respeto a Juan, pues sabía que era un hombre recto y santo, y lo tenía custodiado. Cuando lo oía hablar, quedaba desconcertado, pero le gustaba escucharlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ocasión llegó cuando Herodes dio un banquete a su corte, a sus oficiales y a la gente principal de Galilea, con motivo de su cumpleaños. La hija de Herodías bailó durante la fiesta y su baile les gustó mucho a Herodes y a sus invitados. El rey le dijo entonces a la joven: “Pídeme lo que quieras y yo te lo daré”. Y le juró varias veces: “Te daré lo que me pidas, aunque sea la mitad de mi reino”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ella fue a preguntarle a su madre: “¿Qué le pido?” Su madre le contestó: “La cabeza de Juan el Bautista”. Volvió ella inmediatamente junto al rey y le dijo: “Quiero que me des ahora mismo, en una charola, la cabeza de Juan el Bautista”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El rey se puso muy triste, pero debido a su juramento y a los convidados, no quiso desairar a la joven, y enseguida mandó a un verdugo que trajera la cabeza de Juan. El verdugo fue, lo decapitó en la cárcel, trajo la cabeza en una charola, se la entregó a la joven y ella se la entregó a su madre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al enterarse de esto, los discípulos de Juan fueron a recoger el cadáver y lo sepultaron.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabra del Señor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gloria a ti, Señor Jesús</w:t>
-      </w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">«San Juan Bautista es el precursor inmediato del Señor (…). Precediendo a Jesús ‘con el espíritu y el poder de Elías’ (Lc 1,17), da testimonio de Él mediante su predicación, su bautismo de conversión y finalmente con su martirio» (Catecismo de la Iglesia Católica, nº 523)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser la voz que anuncia Su Palabra.</w:t>
       </w:r>
     </w:p>