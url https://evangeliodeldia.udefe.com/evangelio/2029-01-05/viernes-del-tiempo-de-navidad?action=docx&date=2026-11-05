--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -368,51 +368,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«Los ministros ordenados son también responsables de la formación en la oración de sus hermanos y hermanas en Cristo. Servidores del buen Pastor, han sido ordenados para guiar al pueblo de Dios a las fuentes vivas de la oración: la Palabra de Dios, la liturgia, la vida teologal, el hoy de Dios en las situaciones concretas» (Catecismo de la Iglesia Católica, nº 2.686)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPÓSITO DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Que nuestra oración de hoy sea: "Aquí estoy, Señor: te seguiré adondequiera que vayas".</w:t>
+        <w:t xml:space="preserve">Acercarme a quien se siente solo o dejado de lado. Jesús nos invita a reconocer el valor de cada persona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DESPEDIDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Te damos gracias, Señor, por todos tus beneficios, a ti que vives y reinas por los siglos de los siglos.</w:t>
       </w:r>
     </w:p>